--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,301 +12,1351 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Size Master" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>code</t>
+          <t>Code</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>name</t>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Point</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
           <t>06T</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...1 lines deleted...]
-          <t>TWIN</t>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>0.80</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>08F</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>FULL</t>
+          <t>10CK</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>1.20</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>08Q</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>QUEEN</t>
+          <t>10F</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>1.00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>08T</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>TWIN</t>
+          <t>10F-BN</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>1.00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>10CK</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>CAL KING</t>
+          <t>10K</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>1.20</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>10F</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>FULL</t>
+          <t>10Q</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>1.00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>10K</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>KING</t>
+          <t>10T</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>0.80</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>10Q</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>QUEEN</t>
+          <t>10TXL</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>0.80</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>10T</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>TWIN</t>
+          <t>12CK</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>1.20</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>10TXL</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>TWIN XL</t>
+          <t>12F</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>1.00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>12CK</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>CAL KING</t>
+          <t>12K</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>1.20</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>12F</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>FULL</t>
+          <t>12Q</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>1.00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>12K</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>KING</t>
+          <t>12T</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>0.80</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>12Q</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>QUEEN</t>
+          <t>12TXL</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>0.80</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>12T</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>TWIN</t>
+          <t>14CK</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>1.40</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>12TXL</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>TWIN XL</t>
+          <t>14F</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>1.30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>14CK</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>CAL KING</t>
+          <t>14K</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>1.40</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>14F</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>FULL</t>
+          <t>14Q</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>1.30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>14K</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>KING</t>
+          <t>14T</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>1.10</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>14Q</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>QUEEN</t>
+          <t>14TXL</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>1.10</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>14T</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>TWIN</t>
+          <t>8F</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>1.00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>8F-BN</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>8Q</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>8T</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>0.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>06T</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>10CK</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>10F</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>10F-BN</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>10K</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>10Q</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>10T</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>10TXL</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>12CK</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>12F</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>12K</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>12Q</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>12T</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>12TXL</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>14CK</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>0.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>14F</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>0.65</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>14K</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>0.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>14Q</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>0.65</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>14T</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>0.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
           <t>14TXL</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...1 lines deleted...]
-          <t>TWIN XL</t>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>0.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>8F</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>8F-BN</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>8Q</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>B</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>8T</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>06T</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>10CK</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>10F</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>10F-BN</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>10K</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>10Q</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>10T</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>10TXL</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>12CK</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>12F</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>12K</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>12Q</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>12T</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>12TXL</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>14CK</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>0.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>14F</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>0.65</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>14K</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>0.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>14Q</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>0.65</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>14T</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>0.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>14TXL</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>0.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>8F</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>8F-BN</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>8Q</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>8T</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>06T</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>10T</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>12Q</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>12T</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>B9012-12Q</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>